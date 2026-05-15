--- v0 (2026-05-15)
+++ v1 (2026-05-15)
@@ -1,113 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>transfer iz proračuna</t>
   </si>
 </sst>
-</file>
-[...43 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>