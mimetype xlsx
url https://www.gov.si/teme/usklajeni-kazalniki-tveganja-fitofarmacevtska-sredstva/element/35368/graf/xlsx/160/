--- v0 (2026-04-22)
+++ v1 (2026-08-25)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Skupina aktivnih snovi</t>
   </si>
   <si>
     <t>1: a.s. z majhnjim tveganjem</t>
   </si>
   <si>
     <t>2: odobrene a.s.</t>
   </si>
   <si>
     <t>3: kandidatke za zamenjavo</t>
   </si>
   <si>
     <t>4: neodobrene a.s.</t>
   </si>
 </sst>
 </file>
 
@@ -376,277 +376,292 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>2011</v>
       </c>
       <c r="C1">
         <v>2012</v>
       </c>
       <c r="D1">
         <v>2013</v>
       </c>
       <c r="E1">
         <v>2014</v>
       </c>
       <c r="F1">
         <v>2015</v>
       </c>
       <c r="G1">
         <v>2016</v>
       </c>
       <c r="H1">
         <v>2017</v>
       </c>
       <c r="I1">
         <v>2018</v>
       </c>
       <c r="J1">
         <v>2019</v>
       </c>
       <c r="K1">
         <v>2020</v>
       </c>
       <c r="L1">
         <v>2021</v>
       </c>
       <c r="M1">
         <v>2022</v>
       </c>
       <c r="N1">
         <v>2023</v>
       </c>
+      <c r="O1">
+        <v>2024</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>126.82403433476</v>
+        <v>75</v>
       </c>
       <c r="C2">
-        <v>56.008583690987</v>
+        <v>155.52030456853</v>
       </c>
       <c r="D2">
-        <v>117.16738197425</v>
+        <v>69.479695431472</v>
       </c>
       <c r="E2">
-        <v>269.74248927039</v>
+        <v>159.51776649746</v>
       </c>
       <c r="F2">
-        <v>348.92703862661</v>
+        <v>206.34517766497</v>
       </c>
       <c r="G2">
-        <v>804.72103004292</v>
+        <v>475.93020304569</v>
       </c>
       <c r="H2">
-        <v>1450.7510729614</v>
+        <v>892.24873096447</v>
       </c>
       <c r="I2">
-        <v>4435.6223175966</v>
+        <v>2989.1497461929</v>
       </c>
       <c r="J2">
-        <v>3895.8154506438</v>
+        <v>2527.9187817259</v>
       </c>
       <c r="K2">
-        <v>5146.0300429185</v>
+        <v>3189.0228426396</v>
       </c>
       <c r="L2">
-        <v>4978.3261802575</v>
+        <v>3011.9727481599</v>
       </c>
       <c r="M2">
-        <v>4771.3519313305</v>
+        <v>3261.6763966371</v>
       </c>
       <c r="N2">
-        <v>4565.0214592275</v>
+        <v>3300.627544797</v>
+      </c>
+      <c r="O2">
+        <v>2746.2945049492</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>111.65275018234</v>
+        <v>111.68289856336</v>
       </c>
       <c r="C3">
-        <v>99.045044138729</v>
+        <v>98.990908237094</v>
       </c>
       <c r="D3">
-        <v>89.302205678932</v>
+        <v>89.326193199542</v>
       </c>
       <c r="E3">
-        <v>99.540127260381</v>
+        <v>99.567005001224</v>
       </c>
       <c r="F3">
-        <v>101.58911999195</v>
+        <v>101.61655100008</v>
       </c>
       <c r="G3">
-        <v>111.48713563542</v>
+        <v>111.51672231968</v>
       </c>
       <c r="H3">
-        <v>106.33447347904</v>
+        <v>106.33988409302</v>
       </c>
       <c r="I3">
-        <v>112.73396041347</v>
+        <v>112.52251557222</v>
       </c>
       <c r="J3">
-        <v>97.02811800508</v>
+        <v>96.90626813405</v>
       </c>
       <c r="K3">
-        <v>93.684766479716</v>
+        <v>93.613711606128</v>
       </c>
       <c r="L3">
-        <v>92.01554286864</v>
+        <v>91.994995854619</v>
       </c>
       <c r="M3">
-        <v>92.659892859838</v>
+        <v>92.393079430452</v>
       </c>
       <c r="N3">
-        <v>77.508991222555</v>
+        <v>77.132857905985</v>
+      </c>
+      <c r="O3">
+        <v>78.381206897983</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>109.07799249133</v>
+        <v>108.72665029396</v>
       </c>
       <c r="C4">
-        <v>91.653634206385</v>
+        <v>91.743692788569</v>
       </c>
       <c r="D4">
-        <v>99.268373302286</v>
+        <v>99.529656917467</v>
       </c>
       <c r="E4">
-        <v>104.0340603555</v>
+        <v>103.83567760661</v>
       </c>
       <c r="F4">
-        <v>122.67204080928</v>
+        <v>122.35469226762</v>
       </c>
       <c r="G4">
-        <v>147.69189783867</v>
+        <v>148.13882563072</v>
       </c>
       <c r="H4">
-        <v>126.30698720763</v>
+        <v>126.43348961822</v>
       </c>
       <c r="I4">
-        <v>167.52574013685</v>
+        <v>168.3530549974</v>
       </c>
       <c r="J4">
-        <v>118.83877078821</v>
+        <v>117.20026791695</v>
       </c>
       <c r="K4">
-        <v>125.85409893487</v>
+        <v>125.7572374786</v>
       </c>
       <c r="L4">
-        <v>123.48753570565</v>
+        <v>121.57631174369</v>
       </c>
       <c r="M4">
-        <v>108.45194105546</v>
+        <v>108.80524666964</v>
       </c>
       <c r="N4">
-        <v>98.990128219675</v>
+        <v>99.524241396145</v>
+      </c>
+      <c r="O4">
+        <v>115.63070554439</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>102.90949501104</v>
+        <v>103.07614606451</v>
       </c>
       <c r="C5">
-        <v>107.05362678572</v>
+        <v>106.97707763984</v>
       </c>
       <c r="D5">
-        <v>90.036878203244</v>
+        <v>89.946776295656</v>
       </c>
       <c r="E5">
-        <v>94.749951193768</v>
+        <v>94.858252028258</v>
       </c>
       <c r="F5">
-        <v>99.758435969442</v>
+        <v>99.951420261817</v>
       </c>
       <c r="G5">
-        <v>107.69658184751</v>
+        <v>107.6036920601</v>
       </c>
       <c r="H5">
-        <v>97.731100189003</v>
+        <v>97.746103455582</v>
       </c>
       <c r="I5">
-        <v>95.488158857312</v>
+        <v>95.307668108365</v>
       </c>
       <c r="J5">
-        <v>70.710897627052</v>
+        <v>71.535483539601</v>
       </c>
       <c r="K5">
-        <v>76.484621210008</v>
+        <v>76.647270439336</v>
       </c>
       <c r="L5">
-        <v>49.931671275548</v>
+        <v>50.934852516623</v>
       </c>
       <c r="M5">
-        <v>1.358636772224</v>
+        <v>1.4673242408613</v>
+      </c>
+      <c r="N5">
+        <v>0.011556413488478</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>