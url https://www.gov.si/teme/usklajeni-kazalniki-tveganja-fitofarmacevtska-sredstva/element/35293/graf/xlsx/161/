--- v0 (2026-04-22)
+++ v1 (2026-08-25)
@@ -7,60 +7,63 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Razred aktivnih snovi</t>
+  </si>
+  <si>
+    <t>A: mikroorganizmi z majhnim tveganjem</t>
   </si>
   <si>
     <t>B: kemične a.s.</t>
   </si>
   <si>
     <t>C: mikroorganizmi</t>
   </si>
   <si>
     <t>D kemične a.s.</t>
   </si>
   <si>
     <t>E: nerazvrščene a.s.</t>
   </si>
   <si>
     <t>F: razvrščene a.s.</t>
   </si>
   <si>
     <t>G: neodobrene a.s.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -382,365 +385,424 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>2011</v>
       </c>
       <c r="C1">
         <v>2012</v>
       </c>
       <c r="D1">
         <v>2013</v>
       </c>
       <c r="E1">
         <v>2014</v>
       </c>
       <c r="F1">
         <v>2015</v>
       </c>
       <c r="G1">
         <v>2016</v>
       </c>
       <c r="H1">
         <v>2017</v>
       </c>
       <c r="I1">
         <v>2018</v>
       </c>
       <c r="J1">
         <v>2019</v>
       </c>
       <c r="K1">
         <v>2020</v>
       </c>
       <c r="L1">
         <v>2021</v>
       </c>
       <c r="M1">
         <v>2022</v>
       </c>
       <c r="N1">
         <v>2023</v>
       </c>
+      <c r="O1">
+        <v>2024</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
-      <c r="B2">
-[...1 lines deleted...]
-      </c>
       <c r="C2">
-        <v>56.008583690987</v>
+        <v>150</v>
       </c>
       <c r="D2">
-        <v>117.16738197425</v>
-[...5 lines deleted...]
-        <v>348.92703862661</v>
+        <v>150</v>
       </c>
       <c r="G2">
-        <v>804.72103004292</v>
+        <v>66</v>
       </c>
       <c r="H2">
-        <v>1450.7510729614</v>
+        <v>60.0</v>
       </c>
       <c r="I2">
-        <v>4435.6223175966</v>
+        <v>150</v>
       </c>
       <c r="J2">
-        <v>3895.8154506438</v>
+        <v>1350</v>
       </c>
       <c r="K2">
-        <v>5120.2789699571</v>
+        <v>40650.0</v>
       </c>
       <c r="L2">
-        <v>4949.0343347639</v>
+        <v>39468.0018</v>
       </c>
       <c r="M2">
-        <v>4747.8540772532</v>
+        <v>46273.3263</v>
       </c>
       <c r="N2">
-        <v>4540.2360515021</v>
+        <v>52639.8072</v>
+      </c>
+      <c r="O2">
+        <v>55892.82</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>123.32015810277</v>
+        <v>75.095298602287</v>
       </c>
       <c r="C3">
-        <v>81.818181818182</v>
+        <v>155.52731893266</v>
       </c>
       <c r="D3">
-        <v>94.861660079051</v>
+        <v>69.377382465057</v>
       </c>
       <c r="E3">
-        <v>1041.1067193676</v>
+        <v>159.72045743329</v>
       </c>
       <c r="F3">
-        <v>207.50988142292</v>
+        <v>206.60736975858</v>
       </c>
       <c r="G3">
-        <v>243.08300395257</v>
+        <v>476.45108005083</v>
       </c>
       <c r="H3">
-        <v>272.72727272727</v>
+        <v>893.30622617535</v>
       </c>
       <c r="I3">
-        <v>540.71146245059</v>
+        <v>2992.7573062262</v>
       </c>
       <c r="J3">
-        <v>696.04743083004</v>
+        <v>2529.415501906</v>
       </c>
       <c r="K3">
-        <v>1112.2529644269</v>
+        <v>3141.4231257942</v>
       </c>
       <c r="L3">
-        <v>1007.9051383399</v>
+        <v>2965.6499666455</v>
       </c>
       <c r="M3">
-        <v>1064.8221343874</v>
+        <v>3207.023728399</v>
       </c>
       <c r="N3">
-        <v>2667.9841897233</v>
+        <v>3237.9348133418</v>
+      </c>
+      <c r="O3">
+        <v>2678.7639770013</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>111.65151271879</v>
+        <v>124.30278884462</v>
       </c>
       <c r="C4">
-        <v>99.04687124671</v>
+        <v>81.274900398406</v>
       </c>
       <c r="D4">
-        <v>89.301616034496</v>
+        <v>94.422310756972</v>
       </c>
       <c r="E4">
-        <v>99.440263233905</v>
+        <v>1049.4023904382</v>
       </c>
       <c r="F4">
-        <v>101.57788587021</v>
+        <v>209.16334661355</v>
       </c>
       <c r="G4">
-        <v>111.47317837166</v>
+        <v>244.3625498008</v>
       </c>
       <c r="H4">
-        <v>106.31682559832</v>
+        <v>274.49402390438</v>
       </c>
       <c r="I4">
-        <v>112.68856844974</v>
+        <v>543.82470119522</v>
       </c>
       <c r="J4">
-        <v>96.964585079192</v>
+        <v>690.83665338645</v>
       </c>
       <c r="K4">
-        <v>93.576735542404</v>
+        <v>892.82868525896</v>
       </c>
       <c r="L4">
-        <v>91.918402184617</v>
+        <v>810.012387251</v>
       </c>
       <c r="M4">
-        <v>92.556783810897</v>
+        <v>792.5407314741</v>
       </c>
       <c r="N4">
-        <v>77.234241368454</v>
+        <v>2360.8384494024</v>
+      </c>
+      <c r="O4">
+        <v>2615.1289482072</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>109.18727375479</v>
+        <v>111.68157030148</v>
       </c>
       <c r="C5">
-        <v>90.947136900307</v>
+        <v>98.992772872799</v>
       </c>
       <c r="D5">
-        <v>99.865589344901</v>
+        <v>89.325656825725</v>
       </c>
       <c r="E5">
-        <v>105.33213178354</v>
+        <v>99.467033439354</v>
       </c>
       <c r="F5">
-        <v>123.6455835408</v>
+        <v>101.60523154273</v>
       </c>
       <c r="G5">
-        <v>148.87965664187</v>
+        <v>111.50274010227</v>
       </c>
       <c r="H5">
-        <v>125.64799682302</v>
+        <v>106.32218562416</v>
       </c>
       <c r="I5">
-        <v>148.99879335889</v>
+        <v>112.47712038712</v>
       </c>
       <c r="J5">
-        <v>114.86154175131</v>
+        <v>96.843756093368</v>
       </c>
       <c r="K5">
-        <v>123.09113958852</v>
+        <v>93.529593062629</v>
       </c>
       <c r="L5">
-        <v>121.43697209452</v>
+        <v>91.919423475269</v>
       </c>
       <c r="M5">
-        <v>107.91189992516</v>
+        <v>92.319387867274</v>
       </c>
       <c r="N5">
-        <v>98.144216523346</v>
+        <v>76.892494556361</v>
+      </c>
+      <c r="O5">
+        <v>78.114210492438</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>105.66337893732</v>
+        <v>108.82526156226</v>
       </c>
       <c r="C6">
-        <v>113.72892141266</v>
+        <v>91.035955528015</v>
       </c>
       <c r="D6">
-        <v>80.607699650016</v>
+        <v>100.13878290973</v>
       </c>
       <c r="E6">
-        <v>63.47438752784</v>
+        <v>105.13496766</v>
       </c>
       <c r="F6">
-        <v>92.252624880687</v>
+        <v>123.32372265951</v>
       </c>
       <c r="G6">
-        <v>110.57906458797</v>
+        <v>149.34831437658</v>
       </c>
       <c r="H6">
-        <v>146.89786827871</v>
+        <v>125.7741577004</v>
       </c>
       <c r="I6">
-        <v>746.42061724467</v>
+        <v>149.74419902801</v>
       </c>
       <c r="J6">
-        <v>243.11167674197</v>
+        <v>113.14699209808</v>
       </c>
       <c r="K6">
-        <v>212.18580973592</v>
+        <v>122.97497298598</v>
       </c>
       <c r="L6">
-        <v>187.55965637926</v>
+        <v>119.45133233386</v>
       </c>
       <c r="M6">
-        <v>125.32612153993</v>
+        <v>108.27433382923</v>
       </c>
       <c r="N6">
-        <v>125.42157174674</v>
+        <v>98.690298893322</v>
+      </c>
+      <c r="O6">
+        <v>115.13424765836</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>102.90949501104</v>
+        <v>105.66337893732</v>
       </c>
       <c r="C7">
-        <v>107.05362678572</v>
+        <v>113.72892141266</v>
       </c>
       <c r="D7">
-        <v>90.036878203244</v>
+        <v>80.607699650016</v>
       </c>
       <c r="E7">
-        <v>94.749951193768</v>
+        <v>63.47438752784</v>
       </c>
       <c r="F7">
-        <v>99.758435969442</v>
+        <v>92.252624880687</v>
       </c>
       <c r="G7">
-        <v>107.69658184751</v>
+        <v>110.56713331212</v>
       </c>
       <c r="H7">
-        <v>97.731100189003</v>
+        <v>146.91504931594</v>
       </c>
       <c r="I7">
-        <v>95.488158857312</v>
+        <v>746.42061724467</v>
       </c>
       <c r="J7">
-        <v>70.710897627052</v>
+        <v>243.11167674197</v>
       </c>
       <c r="K7">
-        <v>76.484621210008</v>
+        <v>212.18580973592</v>
       </c>
       <c r="L7">
-        <v>49.931671275548</v>
+        <v>187.5869074133</v>
       </c>
       <c r="M7">
-        <v>1.358636772224</v>
+        <v>125.29758192809</v>
+      </c>
+      <c r="N7">
+        <v>125.42992363983</v>
+      </c>
+      <c r="O7">
+        <v>131.05272828508</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8">
+        <v>103.07614606451</v>
+      </c>
+      <c r="C8">
+        <v>106.97707763984</v>
+      </c>
+      <c r="D8">
+        <v>89.946776295656</v>
+      </c>
+      <c r="E8">
+        <v>94.858252028258</v>
+      </c>
+      <c r="F8">
+        <v>99.951420261817</v>
+      </c>
+      <c r="G8">
+        <v>107.6036920601</v>
+      </c>
+      <c r="H8">
+        <v>97.746103455582</v>
+      </c>
+      <c r="I8">
+        <v>95.307668108365</v>
+      </c>
+      <c r="J8">
+        <v>71.535483539601</v>
+      </c>
+      <c r="K8">
+        <v>76.647270439336</v>
+      </c>
+      <c r="L8">
+        <v>50.934852516623</v>
+      </c>
+      <c r="M8">
+        <v>1.4673242408613</v>
+      </c>
+      <c r="N8">
+        <v>0.011556413488478</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>