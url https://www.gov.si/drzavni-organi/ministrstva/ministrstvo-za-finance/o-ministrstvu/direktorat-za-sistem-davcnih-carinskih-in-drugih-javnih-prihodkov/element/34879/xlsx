--- v0 (2026-08-02)
+++ v1 (2026-08-26)
@@ -424,123 +424,123 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>0.02192</v>
+        <v>0.02242</v>
       </c>
       <c r="C2">
-        <v>0.0363237</v>
+        <v>0.0362076</v>
       </c>
       <c r="D2">
-        <v>0.0081272</v>
+        <v>0.009645</v>
       </c>
       <c r="E2">
-        <v>0.037357</v>
+        <v>0.03736</v>
       </c>
       <c r="F2">
-        <v>-0.000401</v>
+        <v>-0.000405</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3">
-        <v>0.02312</v>
+        <v>0.02461</v>
       </c>
       <c r="C3">
-        <v>0.0363546</v>
+        <v>0.0362604</v>
       </c>
       <c r="D3">
-        <v>0.0075307</v>
+        <v>0.0083458</v>
       </c>
       <c r="E3">
-        <v>0.037473</v>
+        <v>0.037471</v>
       </c>
       <c r="F3">
-        <v>-0.000425</v>
+        <v>-0.00042</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4">
-        <v>0.02554</v>
+        <v>0.02705</v>
       </c>
       <c r="C4">
-        <v>0.0367381</v>
+        <v>0.0366396</v>
       </c>
       <c r="D4">
-        <v>0.0073639</v>
+        <v>0.0077753</v>
       </c>
       <c r="E4">
-        <v>0.037629</v>
+        <v>0.037636</v>
       </c>
       <c r="F4">
-        <v>-0.000484</v>
+        <v>-0.000451</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
-        <v>0.02727</v>
+        <v>0.02939</v>
       </c>
       <c r="C5">
-        <v>0.0398154</v>
+        <v>0.0391789</v>
       </c>
       <c r="D5">
-        <v>0.0060979</v>
+        <v>0.0065196</v>
       </c>
       <c r="E5">
-        <v>0.039476</v>
+        <v>0.039019</v>
       </c>
       <c r="F5">
-        <v>-0.000448</v>
+        <v>-0.000445</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>